--- v0 (2025-10-28)
+++ v1 (2026-04-20)
@@ -54,373 +54,373 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>MOÇ</t>
   </si>
   <si>
     <t>MOÇÃO</t>
   </si>
   <si>
     <t>Crizaldo</t>
   </si>
   <si>
-    <t>https://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2019/134/mocao_n._007.2019_-_voto_de_pesar_a_familia_de_s_LbDWHY0.pdf</t>
+    <t>http://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2019/134/mocao_n._007.2019_-_voto_de_pesar_a_familia_de_s_LbDWHY0.pdf</t>
   </si>
   <si>
     <t>Com grande tristeza registramos o falecimento do jovem Sinionny Correira Félix, ocorrido no dia 22 de julho de 2019. Sonhador, viu na carreira militar o sonho de fazer algo diferente em sua vida. Após um dia de trabalho, dedicava-se na madrugada a estudar. Com seus proprios méritos foi cursar no CIAB o curso de Fuzileiro Naval, em Brasília, realizando o seu sonho traçado. _x000D_
 Diante do exposto, manifestamos aqui nossos sinceros sentimentos ao familiares e amigos, e solicito que, após aprovação, seja encaminhada esta MOÇÃO DE PESAR ao familiares, como forma de externar toda a admiração por esse jovem que nos deixa tão cedo.</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Evânio</t>
   </si>
   <si>
-    <t>https://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2019/137/mocao_n._008.2019_-_voto_de_pesar_a_familia_de_f_uwKjBQr.pdf</t>
+    <t>http://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2019/137/mocao_n._008.2019_-_voto_de_pesar_a_familia_de_f_uwKjBQr.pdf</t>
   </si>
   <si>
     <t>Manifesta Votos de Pesar a família de Francisca Apolonia Ferreira.</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Cadinho</t>
   </si>
   <si>
-    <t>https://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2019/138/mocao_n._009.2019_-_ver_cadinho_-_40_anos_do_ale_iT1JHeh.pdf</t>
+    <t>http://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2019/138/mocao_n._009.2019_-_ver_cadinho_-_40_anos_do_ale_iT1JHeh.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações e Aplausos aos 40 anos do Alecrim Futebol Clube.</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Dra Jarleane</t>
   </si>
   <si>
-    <t>https://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2019/143/mocao_n._010.2019_-_ver_jarleane.pdf</t>
+    <t>http://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2019/143/mocao_n._010.2019_-_ver_jarleane.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações e Aplausos ao Conselho Tutelar de Maxaranguape pela realização do Barra Kids.</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2019/144/mocao_n._011.2019_-_voto_de_pesar_a_familia_de_d_e8UWLNx.pdf</t>
+    <t>http://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2019/144/mocao_n._011.2019_-_voto_de_pesar_a_familia_de_d_e8UWLNx.pdf</t>
   </si>
   <si>
     <t>Manifesta Votos de Pesar a família de Damião de Lima.</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>PDEC</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO</t>
   </si>
   <si>
     <t>MESA DIRETORA - MD</t>
   </si>
   <si>
-    <t>https://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2019/142/projeto_de_decreto_legislativo_n.__006.2019_-_co_7aAHZ2v.pdf</t>
+    <t>http://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2019/142/projeto_de_decreto_legislativo_n.__006.2019_-_co_7aAHZ2v.pdf</t>
   </si>
   <si>
     <t>A MESA DIRETORA DA CÂMARA MUNICIPAL DE MAXARANGUAPE/RN, NO USO DAS COMPETÊNCIAS QUE LHE SÃO CONFERIDAS NOS TERMOS DO ARTIGO 31 DA CONSTITUIÇÃO FEDERAL E NO DISPOSTO NO ART. 28, INCISO IV, ALINEA “A”, DA LEI ORGÂNICA DO MUNICÍPIO, E AINDA, DEPOIS DA APROVAÇÃO DO PLENÁRIO EM SESSÃO EXTRAORDINÁRIA REALIZADA EM 21 DE DEZEMBRO DE 2018.</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.maxaranguape.rn.leg.br/media/</t>
+    <t>http://sapl.maxaranguape.rn.leg.br/media/</t>
   </si>
   <si>
     <t>Concede o título “Educador Paulo Freire” edição 2019 aos professores do Município de Maxaranguape/RN, e dá outras providências .</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR</t>
   </si>
   <si>
     <t>PREFEITURA MUNICIPAL DE MAXARANGUAPE</t>
   </si>
   <si>
-    <t>https://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2019/115/projeto_de_lei_001.2019parecer_0032019.pdf</t>
+    <t>http://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2019/115/projeto_de_lei_001.2019parecer_0032019.pdf</t>
   </si>
   <si>
     <t>ALTERA O ANEXO I, DA LEI COMPLEMENTAR 03/2007, PARA PROMOVER O REAJUSTE DOS PROVENTOS DOS ANTES COMUNITÁRIOS DE SAÚDE DO MUNICÍPIO DE MAXARANGUAPE/RN, EM CONFORMIDADE COM A LEI FEDERAL Nº 13.708, DE 14 DE AGOSTO DE 2018, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2019/116/projeto_de_lei_002.2019parecer_0022019.pdf</t>
+    <t>http://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2019/116/projeto_de_lei_002.2019parecer_0022019.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Credito especial, com recursos decorrentes de emendas parlamenteares (impositivas) ao orçamento da união, para apoio a manutenção de unidades básicas de saúde da rede municipal de saúde ao Programa de Atenção Básica, e dá outras providências.</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
     <t>PRES</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2019/146/projeto_de_resolucao_n._002.2019_-_cria_escola_l_yByNz8b.pdf</t>
+    <t>http://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2019/146/projeto_de_resolucao_n._002.2019_-_cria_escola_l_yByNz8b.pdf</t>
   </si>
   <si>
     <t>Cria a Escola Legislativo no âmbito da Câmara Municipal de Maxaranguape/RN e dá outras providências.</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>REQUERIMENTO</t>
   </si>
   <si>
-    <t>https://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2019/122/requerimento_n._040.2019_-_ver._evanio_-_drenage_E10vCPQ.pdf</t>
+    <t>http://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2019/122/requerimento_n._040.2019_-_ver._evanio_-_drenage_E10vCPQ.pdf</t>
   </si>
   <si>
     <t>Requer a Drenagem e Calçamento da Rua Paraíso do Fonseca, localizada na sede deste Município.</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>Daya Sobrinho</t>
   </si>
   <si>
-    <t>https://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2019/124/requerimento_n._041.2019_-_ver._daya_-_calcament_voCpZ3T.pdf</t>
+    <t>http://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2019/124/requerimento_n._041.2019_-_ver._daya_-_calcament_voCpZ3T.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado Ofício ao Excelentíssimo Senhor Prefeito Municipal, Luís Eduardo Bento da Silva, requerendo o calçamento da frente da UBS de Caraúbas ao cemitério.</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2019/125/requerimento_n._042.2019_-_ver._daya_-_construca_PEwISMa.pdf</t>
+    <t>http://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2019/125/requerimento_n._042.2019_-_ver._daya_-_construca_PEwISMa.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado Ofício ao Excelentíssimo Senhor Prefeito Municipal, Luís Eduardo Bento da Silva, requerendo a construção de novo cemitério para a comunidade de Caraúbas.</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2019/126/requerimento_n._043.2019_-_ver._daya_-_servicos__kJfQxKf.pdf</t>
+    <t>http://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2019/126/requerimento_n._043.2019_-_ver._daya_-_servicos__kJfQxKf.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado Ofício ao Excelentíssimo Senhor Prefeito Municipal, Luís Eduardo Bento da Silva, requerendo serviços de drenagem com manilhas em Caraúbas, na estrada que liga a BR 101.</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2019/127/requerimento_n._044.2019_-_ver._evanio_-_regular_IHUvf3I.pdf</t>
+    <t>http://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2019/127/requerimento_n._044.2019_-_ver._evanio_-_regular_IHUvf3I.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado Ofício ao Excelentíssimo Senhor Prefeito Municipal, Luís Eduardo Bento da Silva, requerendo a regularização fundiária do Conjunto Habitacional Cabo de São Roque, localizado na sede do município, através da Companhia Habitacional de Desenvolvimento Urbano – CEHAB e os demais órgãos competentes.</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>Robson</t>
   </si>
   <si>
-    <t>https://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2019/128/requerimento_n._045.2019_-_ver._robson_-_postes__gMEpxsF.pdf</t>
+    <t>http://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2019/128/requerimento_n._045.2019_-_ver._robson_-_postes__gMEpxsF.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado Ofício ao Excelentíssimo Senhor Prefeito Municipal, Luís Eduardo Bento da Silva, requerendo a extensão da rede elétrica (dois postes) na Rua Nova Descoberta (rua do mini campo) localizada no Assentamento São José.</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2019/129/requerimento_n._046.2019_-_ver._robson.pdf</t>
+    <t>http://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2019/129/requerimento_n._046.2019_-_ver._robson.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado Ofício ao Excelentíssimo Senhor Prefeito Municipal, Luís Eduardo Bento da Silva, requerendo a abertura de estrada nos lotes de cajueiros localizados no Assentamento São José.</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2019/130/requerimento_n._047.2019_-_ver._robson.pdf</t>
+    <t>http://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2019/130/requerimento_n._047.2019_-_ver._robson.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado Ofício ao Excelentíssimo Senhor Prefeito Municipal, Luís Eduardo Bento da Silva, requerendo serviços de terraplanagem no campo de futebol do Assentamento São José.</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2019/131/requerimento_n._048.2019_-_ver._robson.pdf</t>
+    <t>http://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2019/131/requerimento_n._048.2019_-_ver._robson.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado Ofício ao Excelentíssimo Senhor Prefeito Municipal, Luís Eduardo Bento da Silva, requerendo serviços de posteamento e extensão da rede elétrica na última rua (lateral da casas com cajueiros) do Assentamento Nova Vida II.</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2019/132/requerimento_n._049.2019_-_ver._jarleane.pdf</t>
+    <t>http://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2019/132/requerimento_n._049.2019_-_ver._jarleane.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado Ofício ao Excelentíssimo Senhor Prefeito Municipal, Luís Eduardo Bento da Silva, requerendo serviços de sinalização marítima na entrada do Rio Maxaranguape para tráfego dos barcos.</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>Carla Lopes</t>
   </si>
   <si>
-    <t>https://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2019/133/requerimento_n._050.2019_-_ver._carla_lopes.pdf</t>
+    <t>http://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2019/133/requerimento_n._050.2019_-_ver._carla_lopes.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado Ofício ao Excelentíssimo Senhor Prefeito Municipal, LUIS EDUAR-DO BENTO DA SILVA, com cópia para a Secretaria Municipal de Infraestrutura e Mobilidade Urbana, SOLICITANDO A REVITALIZAÇÃO E ARBORIZAÇÃO DA PRA-ÇA DE MARACAJAÚ.</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>Nequinho</t>
   </si>
   <si>
-    <t>https://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2019/135/requerimento_n._051.2019_-_ver._nequinho.pdf</t>
+    <t>http://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2019/135/requerimento_n._051.2019_-_ver._nequinho.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado Ofício ao Excelentíssimo Senhor Prefeito Municipal, Luís Eduardo Bento da Silva, requerendo serviços de calçamento da Rua Nossa Senhora da Conceição, no distrito de Dom Marcolino.</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2019/136/requerimento_n._052.2019_-_ver._carla_lopes.pdf</t>
+    <t>http://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2019/136/requerimento_n._052.2019_-_ver._carla_lopes.pdf</t>
   </si>
   <si>
     <t>seja encaminhado Ofício ao Excelentíssimo Senhor Prefeito Municipal, LUIS EDUAR-DO BENTO DA SILVA, com cópia para o Sr. LEALDO PEZZI, SECRETÁRIO MUNICIPAL DE SAÚDE, SOLICITANDO UM CONVÊNIO ENTRE A PREFEITURA DE MAXARANGUAPE, POR INTERMÉDIO DA SECRETARIA MUNICIPAL DE SAÚDE, E O SERVIÇO SOCIAL DO COMÉRCIO DO RIO GRANDE DO NORTE (SESC/RN) PARA REALIZAÇÃO DO PROJETO SESC SAÚDE MULHER EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2019/145/requerimento_n._053.2019_-_ver._crizaldo_-_busto_yKi6TGv.pdf</t>
+    <t>http://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2019/145/requerimento_n._053.2019_-_ver._crizaldo_-_busto_yKi6TGv.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado Ofício ao Excelentíssimo Senhor Prefeito Municipal, Luís Eduardo Bento da Silva, requerendo a recolocação do busto de Stoessel de Brito na praça dos quiosques de Maxaranguape.</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
     <t>Requer a Criação de um escola de voleibol</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
     <t>Requer o reparo dos trechos de areia através da adição de material (piçarra) e nivelamento da Rua da Macaíba, Comunidade de Caraúbas.</t>
   </si>
   <si>
     <t>152</t>
   </si>
@@ -529,350 +529,350 @@
   <si>
     <t>163</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
     <t>Requer a iluminação no trecho de acesso a orla de Maxaranguape/RN, localizado na Rua João Gregório, em frente ao Cemitério.</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
     <t>Requer a passagem da máquina na estrada que dá acesso da BR 101 a Caraúbas para melhoria da circulação dos transportes.</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2019/178/requerimento_n._075.2019_-_ver._crizaldo.pdf</t>
+    <t>http://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2019/178/requerimento_n._075.2019_-_ver._crizaldo.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado Ofício ao Excelentíssimo Senhor Prefeito Municipal, Luís Eduardo Bento da Silva, requerendo a adição de barro ou piçarra na descida da Rodovia para a entrada para a la-goa do Baião em Maracajaú._x000D_
 Nestes Termos, solicito e espero deferimento.</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2019/179/requerimento_n._076.2019_-_ver._crizaldo.pdf</t>
+    <t>http://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2019/179/requerimento_n._076.2019_-_ver._crizaldo.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado Ofício ao Excelentíssimo Senhor Prefeito Municipal, Luís Eduardo Bento da Sil-va, requerendo serviços de manutenção da estrada carroçável que dá acesso à lagoa do Vital na Praia de Caraúbas._x000D_
 Nestes Termos, solicito e espero deferimento.</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2019/180/requerimento_n._077.2019_-_ver._crizaldo.pdf</t>
+    <t>http://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2019/180/requerimento_n._077.2019_-_ver._crizaldo.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado Ofício ao Excelentíssimo Senhor Prefeito Municipal, Luís Eduardo Bento da Sil-va, requerendo o rebaixamento da lombada na Rua 15 de novembro, em frente à casa do Sr. Melque.</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>PLEX</t>
   </si>
   <si>
     <t>PROJETO DE LEI DO EXECUTIVO</t>
   </si>
   <si>
-    <t>https://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2019/123/projeto_de_lei_n._017.2019.pdf</t>
+    <t>http://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2019/123/projeto_de_lei_n._017.2019.pdf</t>
   </si>
   <si>
     <t>Propõe as Diretrizes Orçamentárias para o exercício de 2020 do Poder Executivo e Legislativo de Maxaranguape, e dá outras providências.</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2019/140/pl_n._019.2019_-_abertura_de_credito_especial.pdf</t>
+    <t>http://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2019/140/pl_n._019.2019_-_abertura_de_credito_especial.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de crédito adicional especial no orçamento do exercício 2019, e dá outras providências.</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>Dispõe sobre a Lei Orçamentaria Anual (LOA) exercício 2020, e dá outras providências.</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>PLLG</t>
   </si>
   <si>
     <t>PROJETO DE LEI DO LEGISLATIVO</t>
   </si>
   <si>
-    <t>https://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2019/117/projeto_de_lei_003.2019.pdf</t>
+    <t>http://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2019/117/projeto_de_lei_003.2019.pdf</t>
   </si>
   <si>
     <t>dispõe sobre a criação do Hino Oficial do Município de Maxaranguape e dá outras providências.</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Propõe a criação do Hino Oficial do Município de Maxaranguape dá outras providências.</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2019/118/projeto_de_lei_005.2019parecer_0072019.pdf</t>
+    <t>http://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2019/118/projeto_de_lei_005.2019parecer_0072019.pdf</t>
   </si>
   <si>
     <t>Institui a Campanha de Prevenção aos Acidentes de Trabalho e doenças ocupacionais, denominada de ABRIL VERDE no âmbito do Município de Maxaranguape/RN e dá outras providências.</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2019/119/projeto_de_lei_006.2019_parecer_0092019.pdf</t>
+    <t>http://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2019/119/projeto_de_lei_006.2019_parecer_0092019.pdf</t>
   </si>
   <si>
     <t>Cria a Premiação "Aluno Nota Dez" para os alunos do ensino fundamental e médio nas redes de ensino Estadual, Municipal e Particular de Maxaranguape e dá outras providências.</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2019/120/projeto_de_lei_007.2019_parecer_0112019.pdf</t>
+    <t>http://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2019/120/projeto_de_lei_007.2019_parecer_0112019.pdf</t>
   </si>
   <si>
     <t>Institui a Semana Municipal da Pesca e Aquicultura, no município de Maxaranguape e dá outras providências.</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2019/121/pl_n._016.2019_-_concede_titulo_de_cidadania_a_v_d6gQEL6.pdf</t>
+    <t>http://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2019/121/pl_n._016.2019_-_concede_titulo_de_cidadania_a_v_d6gQEL6.pdf</t>
   </si>
   <si>
     <t>Concede Titulo de Cidadão Maxaranguapense ao Senhor Valdeci Martins da Silva, e dá outras providências.</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2019/139/pl_n._018.2019_-_concede_titulo_de_cidadania_a_o_kruyQpN.pdf</t>
+    <t>http://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2019/139/pl_n._018.2019_-_concede_titulo_de_cidadania_a_o_kruyQpN.pdf</t>
   </si>
   <si>
     <t>Concede o título de cidadania do município de Maxaranguape/RN ao senhor Ozélio Correia de Azevedo, e dá outras providências.</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>Concede o título de cidadania do município de Maxaranguape/RN ao senhor Adilson Guedes Santana.</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>Concede o título de cidadania do município de Maxaranguape/RN ao senhor Márcio Douglas de Oliveira, e dá outras providências.</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>Concede o título de cidadania do município de Maxaranguape/RN ao senhor Antonio Anselmo da Silva Neto, e dá outras providências.</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>Concede o título de cidadania do município de Maxaranguape/RN ao senhor Francisco das Chagas da Silva, e dá outras providências.</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2019/168/pl_n._025.2019_-_concede_titulo_de_cidadania_a_w_hmvNZ2f.pdf</t>
+    <t>http://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2019/168/pl_n._025.2019_-_concede_titulo_de_cidadania_a_w_hmvNZ2f.pdf</t>
   </si>
   <si>
     <t>Concede o título de cidadania do município de Maxaranguape/RN ao senhor Weverton Josias Nobre Câmara, e dá outras providências.</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2019/169/pl_n._026.2019_-_concede_titulo_de_cidadania_a_f_STNxiCb.pdf</t>
+    <t>http://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2019/169/pl_n._026.2019_-_concede_titulo_de_cidadania_a_f_STNxiCb.pdf</t>
   </si>
   <si>
     <t>Concede o título de cidadania do município de Maxaranguape/RN ao senhor Felipe Eloi Muller.</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2019/170/pl_n._036.2019.pdf</t>
+    <t>http://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2019/170/pl_n._036.2019.pdf</t>
   </si>
   <si>
     <t>Declara Patrimônio Cultural Imaterial do Município a “Festa de Nossa Senhora da Conceição”, Padroeira do Município de Maxaranguape/RN e dá outras providências.</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2019/171/pl_n._037.2019.pdf</t>
+    <t>http://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2019/171/pl_n._037.2019.pdf</t>
   </si>
   <si>
     <t>Declara Patrimônio Cultural Imaterial do Município a “Festa de Nossa Senhora da Guia” padroeira da Comunidade de Caraúbas no município de Maxaranguape e dá outras providências.</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2019/172/pl_n._045.2019_-_concede_titulo_de_cidadania_ao__8Y9CciV.pdf</t>
+    <t>http://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2019/172/pl_n._045.2019_-_concede_titulo_de_cidadania_ao__8Y9CciV.pdf</t>
   </si>
   <si>
     <t>Concede o título de cidadania do município de Maxaranguape/RN ao senhor Marlon de Gois Bay, e dá outras providências.</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2019/173/pl_n._046.2019.pdf</t>
+    <t>http://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2019/173/pl_n._046.2019.pdf</t>
   </si>
   <si>
     <t>Concede o título de cidadania do município de Maxaranguape/RN a senhora Isadora Natália Rocha Barreto, e dá outras providências.</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2019/174/pl_n._047.2019.pdf</t>
+    <t>http://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2019/174/pl_n._047.2019.pdf</t>
   </si>
   <si>
     <t>Concede o título de cidadania do município de Maxaranguape/RN ao senhor EDMILSON ALVES FELICIANO, e dá outras providências.</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2019/175/pl_n._048.2019_.pdf</t>
+    <t>http://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2019/175/pl_n._048.2019_.pdf</t>
   </si>
   <si>
     <t>Concede o título de cidadania do município de Maxaranguape/RN ao senhor José Flávio Timóteo, e dá outras providências.</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2019/176/pl_n._049.2019_-_concede_titulo_de_cidadania_ao__PVtGHhf.pdf</t>
+    <t>http://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2019/176/pl_n._049.2019_-_concede_titulo_de_cidadania_ao__PVtGHhf.pdf</t>
   </si>
   <si>
     <t>Concede o título de cidadania do município de Maxaranguape/RN ao senhor José Manoel do Nascimento, e dá outras providências.</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
     <t>PREFEITURA - PREF</t>
   </si>
   <si>
     <t>Concede o título de cidadania do município de Maxaranguape/RN ao senhor Zacarias Figueiredo de Mendonça Neto, e dá outras providências.</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
     <t>Concede o título de cidadania do município de Maxaranguape/RN ao senhor Ricardo de Lima Laranjeira, e dá outras providências.</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2019/177/pl_n._052.2019.pdf</t>
+    <t>http://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2019/177/pl_n._052.2019.pdf</t>
   </si>
   <si>
     <t>Concede o título de cidadania do município de Maxaranguape/RN ao senhor Carlos Antônio Varella Brasil, e dá outras providências.</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
     <t>PRTC</t>
   </si>
   <si>
     <t>PARECER DO TRIBUNAL DE CONTAS</t>
   </si>
   <si>
     <t>TRIBUNAL DE CONTAS DO RN - TCRN</t>
   </si>
   <si>
     <t>Constitucional, orçamentário e financeiro. Parecer prévio sobre o Relatório Anual de Contas do Poder Executivo do município de Maxaranguape/RN, referente ao exercício de 2013. Parecer prévio favorável e aprovação das contas com ressalvas.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
@@ -1194,68 +1194,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2019/134/mocao_n._007.2019_-_voto_de_pesar_a_familia_de_s_LbDWHY0.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2019/137/mocao_n._008.2019_-_voto_de_pesar_a_familia_de_f_uwKjBQr.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2019/138/mocao_n._009.2019_-_ver_cadinho_-_40_anos_do_ale_iT1JHeh.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2019/143/mocao_n._010.2019_-_ver_jarleane.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2019/144/mocao_n._011.2019_-_voto_de_pesar_a_familia_de_d_e8UWLNx.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2019/142/projeto_de_decreto_legislativo_n.__006.2019_-_co_7aAHZ2v.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.maxaranguape.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2019/115/projeto_de_lei_001.2019parecer_0032019.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2019/116/projeto_de_lei_002.2019parecer_0022019.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2019/146/projeto_de_resolucao_n._002.2019_-_cria_escola_l_yByNz8b.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2019/122/requerimento_n._040.2019_-_ver._evanio_-_drenage_E10vCPQ.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2019/124/requerimento_n._041.2019_-_ver._daya_-_calcament_voCpZ3T.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2019/125/requerimento_n._042.2019_-_ver._daya_-_construca_PEwISMa.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2019/126/requerimento_n._043.2019_-_ver._daya_-_servicos__kJfQxKf.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2019/127/requerimento_n._044.2019_-_ver._evanio_-_regular_IHUvf3I.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2019/128/requerimento_n._045.2019_-_ver._robson_-_postes__gMEpxsF.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2019/129/requerimento_n._046.2019_-_ver._robson.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2019/130/requerimento_n._047.2019_-_ver._robson.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2019/131/requerimento_n._048.2019_-_ver._robson.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2019/132/requerimento_n._049.2019_-_ver._jarleane.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2019/133/requerimento_n._050.2019_-_ver._carla_lopes.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2019/135/requerimento_n._051.2019_-_ver._nequinho.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2019/136/requerimento_n._052.2019_-_ver._carla_lopes.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2019/145/requerimento_n._053.2019_-_ver._crizaldo_-_busto_yKi6TGv.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.maxaranguape.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.maxaranguape.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.maxaranguape.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.maxaranguape.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.maxaranguape.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.maxaranguape.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.maxaranguape.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.maxaranguape.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.maxaranguape.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.maxaranguape.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.maxaranguape.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.maxaranguape.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.maxaranguape.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.maxaranguape.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.maxaranguape.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2019/178/requerimento_n._075.2019_-_ver._crizaldo.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2019/179/requerimento_n._076.2019_-_ver._crizaldo.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2019/180/requerimento_n._077.2019_-_ver._crizaldo.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2019/123/projeto_de_lei_n._017.2019.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2019/140/pl_n._019.2019_-_abertura_de_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.maxaranguape.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2019/117/projeto_de_lei_003.2019.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.maxaranguape.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2019/118/projeto_de_lei_005.2019parecer_0072019.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2019/119/projeto_de_lei_006.2019_parecer_0092019.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2019/120/projeto_de_lei_007.2019_parecer_0112019.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2019/121/pl_n._016.2019_-_concede_titulo_de_cidadania_a_v_d6gQEL6.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2019/139/pl_n._018.2019_-_concede_titulo_de_cidadania_a_o_kruyQpN.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.maxaranguape.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.maxaranguape.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.maxaranguape.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.maxaranguape.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2019/168/pl_n._025.2019_-_concede_titulo_de_cidadania_a_w_hmvNZ2f.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2019/169/pl_n._026.2019_-_concede_titulo_de_cidadania_a_f_STNxiCb.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2019/170/pl_n._036.2019.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2019/171/pl_n._037.2019.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2019/172/pl_n._045.2019_-_concede_titulo_de_cidadania_ao__8Y9CciV.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2019/173/pl_n._046.2019.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2019/174/pl_n._047.2019.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2019/175/pl_n._048.2019_.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2019/176/pl_n._049.2019_-_concede_titulo_de_cidadania_ao__PVtGHhf.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.maxaranguape.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.maxaranguape.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2019/177/pl_n._052.2019.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.maxaranguape.rn.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2019/134/mocao_n._007.2019_-_voto_de_pesar_a_familia_de_s_LbDWHY0.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2019/137/mocao_n._008.2019_-_voto_de_pesar_a_familia_de_f_uwKjBQr.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2019/138/mocao_n._009.2019_-_ver_cadinho_-_40_anos_do_ale_iT1JHeh.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2019/143/mocao_n._010.2019_-_ver_jarleane.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2019/144/mocao_n._011.2019_-_voto_de_pesar_a_familia_de_d_e8UWLNx.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2019/142/projeto_de_decreto_legislativo_n.__006.2019_-_co_7aAHZ2v.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maxaranguape.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2019/115/projeto_de_lei_001.2019parecer_0032019.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2019/116/projeto_de_lei_002.2019parecer_0022019.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2019/146/projeto_de_resolucao_n._002.2019_-_cria_escola_l_yByNz8b.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2019/122/requerimento_n._040.2019_-_ver._evanio_-_drenage_E10vCPQ.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2019/124/requerimento_n._041.2019_-_ver._daya_-_calcament_voCpZ3T.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2019/125/requerimento_n._042.2019_-_ver._daya_-_construca_PEwISMa.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2019/126/requerimento_n._043.2019_-_ver._daya_-_servicos__kJfQxKf.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2019/127/requerimento_n._044.2019_-_ver._evanio_-_regular_IHUvf3I.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2019/128/requerimento_n._045.2019_-_ver._robson_-_postes__gMEpxsF.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2019/129/requerimento_n._046.2019_-_ver._robson.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2019/130/requerimento_n._047.2019_-_ver._robson.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2019/131/requerimento_n._048.2019_-_ver._robson.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2019/132/requerimento_n._049.2019_-_ver._jarleane.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2019/133/requerimento_n._050.2019_-_ver._carla_lopes.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2019/135/requerimento_n._051.2019_-_ver._nequinho.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2019/136/requerimento_n._052.2019_-_ver._carla_lopes.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2019/145/requerimento_n._053.2019_-_ver._crizaldo_-_busto_yKi6TGv.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maxaranguape.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maxaranguape.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maxaranguape.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maxaranguape.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maxaranguape.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maxaranguape.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maxaranguape.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maxaranguape.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maxaranguape.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maxaranguape.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maxaranguape.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maxaranguape.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maxaranguape.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maxaranguape.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maxaranguape.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2019/178/requerimento_n._075.2019_-_ver._crizaldo.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2019/179/requerimento_n._076.2019_-_ver._crizaldo.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2019/180/requerimento_n._077.2019_-_ver._crizaldo.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2019/123/projeto_de_lei_n._017.2019.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2019/140/pl_n._019.2019_-_abertura_de_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maxaranguape.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2019/117/projeto_de_lei_003.2019.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maxaranguape.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2019/118/projeto_de_lei_005.2019parecer_0072019.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2019/119/projeto_de_lei_006.2019_parecer_0092019.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2019/120/projeto_de_lei_007.2019_parecer_0112019.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2019/121/pl_n._016.2019_-_concede_titulo_de_cidadania_a_v_d6gQEL6.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2019/139/pl_n._018.2019_-_concede_titulo_de_cidadania_a_o_kruyQpN.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maxaranguape.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maxaranguape.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maxaranguape.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maxaranguape.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2019/168/pl_n._025.2019_-_concede_titulo_de_cidadania_a_w_hmvNZ2f.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2019/169/pl_n._026.2019_-_concede_titulo_de_cidadania_a_f_STNxiCb.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2019/170/pl_n._036.2019.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2019/171/pl_n._037.2019.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2019/172/pl_n._045.2019_-_concede_titulo_de_cidadania_ao__8Y9CciV.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2019/173/pl_n._046.2019.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2019/174/pl_n._047.2019.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2019/175/pl_n._048.2019_.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2019/176/pl_n._049.2019_-_concede_titulo_de_cidadania_ao__PVtGHhf.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maxaranguape.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maxaranguape.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2019/177/pl_n._052.2019.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maxaranguape.rn.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H70"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="40.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="137.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="136.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>