--- v0 (2025-10-28)
+++ v1 (2026-04-20)
@@ -54,620 +54,620 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>MOÇ</t>
   </si>
   <si>
     <t>MOÇÃO</t>
   </si>
   <si>
     <t>Dra Jarleane</t>
   </si>
   <si>
-    <t>https://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2018/5/mocao_001_2018.pdf</t>
+    <t>http://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2018/5/mocao_001_2018.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações aos estudantes maxaranguapenses, pela passagem do Dia do Estudante, celebrado em 11 de agosto.</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2018/6/mocao_n._002.2018.doc</t>
+    <t>http://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2018/6/mocao_n._002.2018.doc</t>
   </si>
   <si>
     <t>Moção de Congratulações pela passagem do aniversário natalício da senhora Adailda da Silva Sobrinho.</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2018/7/mocao_n._003.2018.doc</t>
+    <t>http://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2018/7/mocao_n._003.2018.doc</t>
   </si>
   <si>
     <t>Moção de Congratulações pela passagem do Dia dos Pais, a ser celebrado em 12 de agosto de 2018.</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Crizaldo</t>
   </si>
   <si>
-    <t>https://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2018/18/mocao_n._004.2018_-_mocao_de_pesar.doc</t>
+    <t>http://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2018/18/mocao_n._004.2018_-_mocao_de_pesar.doc</t>
   </si>
   <si>
     <t>Moção de Pesar aos familiares do jovem Luiz Benes Leocádio Júnior.</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>PAR</t>
   </si>
   <si>
     <t>PARECER</t>
   </si>
   <si>
     <t>CFCEO - Comissão Fisc. e Contr. da Execução Orçamentária</t>
   </si>
   <si>
-    <t>https://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2018/25/parecer_n._008.2018_cfceo_-_projeto_de_lei_no_018.2018.pdf</t>
+    <t>http://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2018/25/parecer_n._008.2018_cfceo_-_projeto_de_lei_no_018.2018.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito orçamentário especial, com recursos originários do orçamento da União, para aquisição e materiais permanentes destinados à Unidade Básica de Saúde da sede do município, e dá outras providências.</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2018/26/parecer_n._009.2018_cfceo_-_projeto_de_lei_no_019.2018.pdf</t>
+    <t>http://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2018/26/parecer_n._009.2018_cfceo_-_projeto_de_lei_no_019.2018.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito especial, com recursos decorrentes de emenda parlamentar (impositiva) ao orçamento da União, destinado à aquisição de equipamentos e materiais permanentes para estruturar o Centro de Reabilitação de Infância e Adultos de Maxaranguape, e dá outras providências.</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2018/27/parecer_n._010.2018_cfceo_-_projeto_de_lei_no_020.2018.pdf</t>
+    <t>http://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2018/27/parecer_n._010.2018_cfceo_-_projeto_de_lei_no_020.2018.pdf</t>
   </si>
   <si>
     <t>Autoriza remanejar, transpor e transferir recursos entre distintas fontes, categorias econômicas, classificações funcional-programáticas e naturezas da despesa orçamentária, e dá outras providências.</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>CCRJ - Comissão Constituição, Redação e Justiça</t>
   </si>
   <si>
-    <t>https://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2018/21/parecer_n._017.2018_ccrj_-_projeto_de_lei_no_018.2018.pdf</t>
+    <t>http://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2018/21/parecer_n._017.2018_ccrj_-_projeto_de_lei_no_018.2018.pdf</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2018/22/parecer_n._018.2018_ccrj_-_projeto_de_lei_no_019.2018.pdf</t>
+    <t>http://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2018/22/parecer_n._018.2018_ccrj_-_projeto_de_lei_no_019.2018.pdf</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2018/23/parecer_n._019.2018_ccrj_-_projeto_de_lei_no_020.2018.pdf</t>
+    <t>http://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2018/23/parecer_n._019.2018_ccrj_-_projeto_de_lei_no_020.2018.pdf</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2018/24/parecer_n._020.2018_ccrj_-_projeto_de_lei_no_021.2018.pdf</t>
+    <t>http://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2018/24/parecer_n._020.2018_ccrj_-_projeto_de_lei_no_021.2018.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a gravação em áudio e vídeo dos processos licitatórios e sua transmissão ao vivo, por meio da internet, no portal da transparência do Poder Executivo de dá outras providências.</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2018/36/pareceres_do_projeto_de_lei_022.2018_-_titulo_de__eb1rgps.doc</t>
+    <t>http://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2018/36/pareceres_do_projeto_de_lei_022.2018_-_titulo_de__eb1rgps.doc</t>
   </si>
   <si>
     <t>PARECER Nº 021/2018_x000D_
 COMISSÃO PERMANENTE DE CONSTITUIÇÃO, REDAÇÃO E JUSTIÇA_x000D_
 PROJETO DE LEI Nº 022/2018_x000D_
 EMENTA: Concede o título de cidadania do município de Maxaranguape/RN a Dr.ª Jarleane Santos de Souza Câmara Saturnino, e dá outras providências.</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2018/43/pareceres_do_projeto_de_lei_023.2018_-_denominaca_HGAyNea.doc</t>
+    <t>http://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2018/43/pareceres_do_projeto_de_lei_023.2018_-_denominaca_HGAyNea.doc</t>
   </si>
   <si>
     <t>PARECER AO PROJETO DE LEI N.º 023/2018, que dá denominação de logradouro público na cidade de Maxaranguape, sede do município, e dá outras providências, de autoria do Vereador Cláudio Lins Tomaz</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2018/44/pareceres_do_projeto_de_lei_024.2018_-_concede_ti_iVnrr23.doc</t>
+    <t>http://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2018/44/pareceres_do_projeto_de_lei_024.2018_-_concede_ti_iVnrr23.doc</t>
   </si>
   <si>
     <t>PARECER DO PROJETO DE LEI N.º 024/2018, que Concede o título de cidadania do município de Maxaranguape/RN a Gilberto Inácio Quirino, e dá outras providências, de autoria do Vereador Cláudio Lins Tomaz.</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2018/45/parecere_024.2018_-_projeto_de_lei_025.2018_-_ldo_2019.doc</t>
+    <t>http://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2018/45/parecere_024.2018_-_projeto_de_lei_025.2018_-_ldo_2019.doc</t>
   </si>
   <si>
     <t>Parecer ao PROJETO DE LEI N.º 025/2018, que Dispõe sobre as Diretrizes Orçamentárias para elaboração e execução do Orçamento Geral do Município para o exercício de 2019, e dá outras providências, de autoria do Poder Executivo Municipal.</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2018/46/parecere_025.2018_-_projeto_de_lei_025.2018_-_ldo_2019.doc</t>
+    <t>http://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2018/46/parecere_025.2018_-_projeto_de_lei_025.2018_-_ldo_2019.doc</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2018/54/parecer_026.2018-_ccrj_ao_projeto_de_resolucao_00_xD3tRfl.doc</t>
+    <t>http://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2018/54/parecer_026.2018-_ccrj_ao_projeto_de_resolucao_00_xD3tRfl.doc</t>
   </si>
   <si>
     <t>PARECER Nº 026/2018 – DA COMISSÃO DE CONSTITUIÇÃO, JUSTIÇA E REDAÇÃO AO PROJETO DE RESOLUÇÃO Nº 002/2018, que cria e institui o Título “Educador Paulo Freire”, para agraciar aos educadores do município de Maxaranguape e dá outras providências, de autoria da Vereadora Jarleane Câmara.</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2018/56/parecer_n._027.2018_-_emanda_do_projeto_de_lei_02_WDebT3J.doc</t>
+    <t>http://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2018/56/parecer_n._027.2018_-_emanda_do_projeto_de_lei_02_WDebT3J.doc</t>
   </si>
   <si>
     <t>Parecer da Emenda nº 001/2018 do Vereador Crizaldo Meira de Araújo ao Projeto de Lei nº 025.2018, que dispõe sobre as diretrizes orçamentárias para elaboração e execução do Orçamento Geral do Município para o exercício de 2019, e dá outras providências.</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2018/57/parecer_n._028.2018_-_emenda_ao_projeto_de_lei_02_VHF72FF.doc</t>
+    <t>http://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2018/57/parecer_n._028.2018_-_emenda_ao_projeto_de_lei_02_VHF72FF.doc</t>
   </si>
   <si>
     <t>Parecer da Emenda nº 001/2018 do Vereador Crizaldo Meira de Araújo ao Projeto de Lei nº 025.2018, que dispõe sobre as diretrizes orçamentárias para elaboração e execução do Orçamento Geral do Município para o exercício de 2019, e dá outras providências._x000D_
 _x000D_
 PARECER COM NUMERAÇÃO DUPLICADA PARA O PROJETO DE LEI Nº 026.2018</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2018/69/parecer_029_2018_projeto_de_lei_027.pdf</t>
+    <t>http://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2018/69/parecer_029_2018_projeto_de_lei_027.pdf</t>
   </si>
   <si>
     <t>Parecer ao PROJETO DE LEI Nº 027/2018</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2018/70/parecer_030_2018_projeto_de_lei_028.pdf</t>
+    <t>http://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2018/70/parecer_030_2018_projeto_de_lei_028.pdf</t>
   </si>
   <si>
     <t>Parecer ao PL 028/2018</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2018/71/parecer_031_2018_projeto_de_lei_029.pdf</t>
+    <t>http://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2018/71/parecer_031_2018_projeto_de_lei_029.pdf</t>
   </si>
   <si>
     <t>Parecer ao PL 029/2018</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2018/72/parecer_032_2018_projeto_de_lei_030.pdf</t>
+    <t>http://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2018/72/parecer_032_2018_projeto_de_lei_030.pdf</t>
   </si>
   <si>
     <t>Parecer ao PL nº 030/2018</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2018/73/parecer_033_2018_projeto_de_lei_031.pdf</t>
+    <t>http://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2018/73/parecer_033_2018_projeto_de_lei_031.pdf</t>
   </si>
   <si>
     <t>Parecer ao PL nº 031/2018</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2018/74/parecer_034_2018_projeto_de_lei_032.pdf</t>
+    <t>http://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2018/74/parecer_034_2018_projeto_de_lei_032.pdf</t>
   </si>
   <si>
     <t>Parecer ao PL nº 032/2018</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2018/75/parecer_035_2018_projeto_de_lei_033.pdf</t>
+    <t>http://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2018/75/parecer_035_2018_projeto_de_lei_033.pdf</t>
   </si>
   <si>
     <t>Parecer ao PL nº 033/2018</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2018/76/parecer_036_2018_projeto_de_lei_034.pdf</t>
+    <t>http://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2018/76/parecer_036_2018_projeto_de_lei_034.pdf</t>
   </si>
   <si>
     <t>Parecer ao PL nº 034/2018</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2018/77/parecer_037_2018_projeto_de_lei_035.pdf</t>
+    <t>http://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2018/77/parecer_037_2018_projeto_de_lei_035.pdf</t>
   </si>
   <si>
     <t>Parecer ao PL nº 035/2018</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2018/78/parecer_038_2018_projeto_de_lei_036.pdf</t>
+    <t>http://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2018/78/parecer_038_2018_projeto_de_lei_036.pdf</t>
   </si>
   <si>
     <t>Parecer ao PL nº 036/2018</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2018/79/parecer_039_2018_projeto_de_lei_037.pdf</t>
+    <t>http://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2018/79/parecer_039_2018_projeto_de_lei_037.pdf</t>
   </si>
   <si>
     <t>Parecer ao PL nº 037/2018</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2018/80/parecer_040_2018_projeto_de_lei_038.pdf</t>
+    <t>http://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2018/80/parecer_040_2018_projeto_de_lei_038.pdf</t>
   </si>
   <si>
     <t>Parecer ao PL nº 038/2018</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2018/81/parecer_041_2018_projeto_de_lei_039.pdf</t>
+    <t>http://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2018/81/parecer_041_2018_projeto_de_lei_039.pdf</t>
   </si>
   <si>
     <t>Parecer ao PL nº 039/2018</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2018/82/parecer_042_2018_projeto_de_lei_040.pdf</t>
+    <t>http://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2018/82/parecer_042_2018_projeto_de_lei_040.pdf</t>
   </si>
   <si>
     <t>Parecer ao PL nº 040/2018</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2018/83/parecer_n._043.2018_-_projeto_de_lei_041.2018.doc</t>
+    <t>http://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2018/83/parecer_n._043.2018_-_projeto_de_lei_041.2018.doc</t>
   </si>
   <si>
     <t>Parecer ao PL nº 041/2018</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2018/84/parecer_n._044.2018_-_projeto_de_lei_042.2018.doc</t>
+    <t>http://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2018/84/parecer_n._044.2018_-_projeto_de_lei_042.2018.doc</t>
   </si>
   <si>
     <t>Parecer ao PL nº 042/2018</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2018/85/parecer_n._045.2018_-_projeto_de_lei_042.2018.doc</t>
+    <t>http://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2018/85/parecer_n._045.2018_-_projeto_de_lei_042.2018.doc</t>
   </si>
   <si>
     <t>Parecer ao PL nº 045/2018</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2018/86/parecer_n._046.2018_-_projeto_de_lei_043.2018.doc</t>
+    <t>http://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2018/86/parecer_n._046.2018_-_projeto_de_lei_043.2018.doc</t>
   </si>
   <si>
     <t>Parecer ao PL nº 043/2018</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2018/87/parecer_n._047.2018_-_projeto_de_lei_043.2018.doc</t>
+    <t>http://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2018/87/parecer_n._047.2018_-_projeto_de_lei_043.2018.doc</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2018/88/parecer_n._048.2018_-_projeto_de_lei_044.2018.doc</t>
+    <t>http://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2018/88/parecer_n._048.2018_-_projeto_de_lei_044.2018.doc</t>
   </si>
   <si>
     <t>Parecer ao PL nº 044/2018</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
     <t>CAPPMA - Comissão Agricultura, Pecuária, Pesca e M Ambiente</t>
   </si>
   <si>
-    <t>https://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2018/89/parecer_n._049.2018_-_projeto_de_lei_041.2018.doc</t>
+    <t>http://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2018/89/parecer_n._049.2018_-_projeto_de_lei_041.2018.doc</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.maxaranguape.rn.leg.br/media/</t>
+    <t>http://sapl.maxaranguape.rn.leg.br/media/</t>
   </si>
   <si>
     <t>Parecer referente ao Parecer Prévio do TCE/RN</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2018/91/parecer_n._051.2018_-_emendas_do_pl_042.2018.doc</t>
+    <t>http://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2018/91/parecer_n._051.2018_-_emendas_do_pl_042.2018.doc</t>
   </si>
   <si>
     <t>Parecer das Emendas do PL nº 042/2018</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2018/92/parecer_n._052.2018_-_emendas_do_pl_042.2018.doc</t>
+    <t>http://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2018/92/parecer_n._052.2018_-_emendas_do_pl_042.2018.doc</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
     <t>PEM</t>
   </si>
   <si>
     <t>PROJETO DE EMENDA</t>
   </si>
   <si>
-    <t>https://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2018/55/emenda_pl_025.2018_-_ldo.doc</t>
+    <t>http://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2018/55/emenda_pl_025.2018_-_ldo.doc</t>
   </si>
   <si>
     <t>Emenda 001/2018 do Vereador Crizaldo Meira de Araújo ao Projeto de Lei nº 025.2018, que dispõe sobre as diretrizes orçamentárias para elaboração e execução do Orçamento Geral do Município para o exercício de 2019, e dá outras providências.</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIA</t>
   </si>
   <si>
     <t>PREFEITURA - PREF</t>
   </si>
   <si>
-    <t>https://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2018/10/projeto_de_lei_no_019.2018.pdf</t>
+    <t>http://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2018/10/projeto_de_lei_no_019.2018.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito especial, com recursos decorrentes de emenda parlamentar (impositiva) ao orçamento da União, destinado à aquisição de equipamentos e materiais permanentes para estruturar o Centro de Reabilitação de Infância e Adultos de Maxaranguape, e dá  outras providências.</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2018/11/projeto_de_lei_no_020.2018.pdf</t>
+    <t>http://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2018/11/projeto_de_lei_no_020.2018.pdf</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2018/12/projeto_de_lei_n._021.2018_-_transmissao_de_proce_lwcWyRS.doc</t>
+    <t>http://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2018/12/projeto_de_lei_n._021.2018_-_transmissao_de_proce_lwcWyRS.doc</t>
   </si>
   <si>
     <t>Juca de Cici</t>
   </si>
   <si>
-    <t>https://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2018/33/projeto_de_lei_n._022.2018_-_concede_titulo_de_ci_WoRvic0.doc</t>
+    <t>http://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2018/33/projeto_de_lei_n._022.2018_-_concede_titulo_de_ci_WoRvic0.doc</t>
   </si>
   <si>
     <t>Concede o título de cidadania do município de Maxaranguape/RN a Dr.ª Jarleane Santos de Souza Câmara Saturnino, e dá outras providências.</t>
   </si>
   <si>
     <t>Cadinho</t>
   </si>
   <si>
-    <t>https://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2018/34/projeto_de_lei_n._023.2018_-_da_denominacao_de_vi_ZSc7ojV.doc</t>
+    <t>http://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2018/34/projeto_de_lei_n._023.2018_-_da_denominacao_de_vi_ZSc7ojV.doc</t>
   </si>
   <si>
     <t>Dá denominação de logradouro público na cidade de Maxaranguape, sede do município, e dá outras providências..</t>
   </si>
   <si>
-    <t>https://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2018/35/projeto_de_lei_n._024.2018_-_concede_titulo_de_ci_3NOaY2V.doc</t>
+    <t>http://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2018/35/projeto_de_lei_n._024.2018_-_concede_titulo_de_ci_3NOaY2V.doc</t>
   </si>
   <si>
     <t>Concede o título de cidadania do município de Maxaranguape/RN a Gilberto Inácio Quirino, e dá outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2018/39/projeto_de_lei_25-2018.pdf</t>
+    <t>http://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2018/39/projeto_de_lei_25-2018.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes Orçamentárias para elaboração e execução do Orçamento Geral do Município para o exercício de 2019, e dá outras providências.</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2018/66/projeto_de_lei_n._026.2018_-_criacao_da_defesa_civil.pdf</t>
+    <t>http://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2018/66/projeto_de_lei_n._026.2018_-_criacao_da_defesa_civil.pdf</t>
   </si>
   <si>
     <t>Cria no âmbito do município de Maxaranguape a Coordenadoria Municipal de Proteção e Defesa Civil – COMPDEC, regulamenta-a e dá outras providências.</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2018/67/projeto_de_lei_n._027.2018_-_programa_de_recupera_CIM2NvA.pdf</t>
+    <t>http://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2018/67/projeto_de_lei_n._027.2018_-_programa_de_recupera_CIM2NvA.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instituição e a regulamentação do Programa de Recuperação Fiscal do município de Maxaranguape/RN, e dá outras providências.</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
     <t>Carla Lopes</t>
   </si>
   <si>
-    <t>https://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2018/68/projeto_de_lei_n._028.2018_-_concede_titulo_de_ci_3dCwmdR.doc</t>
+    <t>http://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2018/68/projeto_de_lei_n._028.2018_-_concede_titulo_de_ci_3dCwmdR.doc</t>
   </si>
   <si>
     <t>Concede o título de cidadania do município de Maxaranguape/RN a senhora Ozila Pereira Leite do Nascimento, e dá outras providências.</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do município de Maxaranguape/RN para o exercício de 2019 e dá outras providências.</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
     <t>Concede o título de cidadania do município de Maxaranguape/RN ao senhor Willi Graber, e dá outras providências.</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
     <t>Concede o título de cidadania do município de Maxaranguape/RN ao senhor Pedro Lucas Gorki Azevedo de Oliveira, e dá outras providências.</t>
   </si>
   <si>
     <t>96</t>
   </si>
@@ -743,285 +743,285 @@
   <si>
     <t>106</t>
   </si>
   <si>
     <t>Dispõe sobre o serviço de transporte turístico de passageiros do Município de Maxaranguape - RN e dá outras providências.</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito orçamentário especial, com recursos decorrentes de Emenda Parlamentar (impositiva) ao Orçamento da União, destinado à aquisição de ônibus escolares que comporão a frota de transporte escolar do Município de Maxaranguape – RN, por meios do Programa Caminho da Escola e dá outras providências.</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
     <t>Concede o título de cidadania do município de Maxaranguape/RN ao senhor José Maria Pacheco Simões, e dá outras providências.</t>
   </si>
   <si>
     <t>PRES</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2018/41/projeto_de_resolucao_n._002.2018_-_titulo_educado_YtV2fMo.doc</t>
+    <t>http://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2018/41/projeto_de_resolucao_n._002.2018_-_titulo_educado_YtV2fMo.doc</t>
   </si>
   <si>
     <t>Cria e institui o Título “Educador Paulo Freire”, para agraciar aos educadores do município de Maxaranguape e dá outras providências.</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>REQUERIMENTO</t>
   </si>
   <si>
-    <t>https://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2018/8/requerimento_n._072.2018_-_ver._jarleane_-_entulho_JxEuBn9.doc</t>
+    <t>http://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2018/8/requerimento_n._072.2018_-_ver._jarleane_-_entulho_JxEuBn9.doc</t>
   </si>
   <si>
     <t>Requerendo serviços de remoção dos entulhos localizados na entrada e no largo do Conjunto Cabo de São Roque.</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2018/14/requerimento_n._073.2018_-_ver._daya._audiencia_publica.doc</t>
+    <t>http://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2018/14/requerimento_n._073.2018_-_ver._daya._audiencia_publica.doc</t>
   </si>
   <si>
     <t>Requerendo a realização de uma audiência pública com os três poderes constitucionais  para discutir a segurança pública em nosso município.</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2018/15/requerimento_n._074.2018_-_ver._robson._iluminaca_TuQLKRX.doc</t>
+    <t>http://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2018/15/requerimento_n._074.2018_-_ver._robson._iluminaca_TuQLKRX.doc</t>
   </si>
   <si>
     <t>Requerendo serviços de iluminação do trecho que liga a RN 309 a comunidade de São Lourenço.</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2018/16/requerimento_n._075.2018_-_ver._robson._iluminaca_qfKlPV7.doc</t>
+    <t>http://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2018/16/requerimento_n._075.2018_-_ver._robson._iluminaca_qfKlPV7.doc</t>
   </si>
   <si>
     <t>Requerendo serviços de iluminação do trecho da RN 309 compreendido entre capela da comunidade de Santa Ana a capela da comunidade de Tabua.</t>
   </si>
   <si>
-    <t>https://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2018/17/requerimento_n._076.2018_-_ver._jarleane._ilumina_hPM5Rh9.doc</t>
+    <t>http://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2018/17/requerimento_n._076.2018_-_ver._jarleane._ilumina_hPM5Rh9.doc</t>
   </si>
   <si>
     <t>Requerendo serviços de iluminação e instalação de câmeras de monitoramento na árvore do amor, ponto turístico e  de preservação ambiental.</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2018/13/requerimento_n._077.2018_-_ver._jarleane._informa_lkhmwJt.doc</t>
+    <t>http://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2018/13/requerimento_n._077.2018_-_ver._jarleane._informa_lkhmwJt.doc</t>
   </si>
   <si>
     <t>Requerendo informações sobre o funcionamento dos serviços de fisioterapia no tocante ao quantitativo de profissionais, serviços oferecidos e logística de materiais  para os atendimentos.</t>
   </si>
   <si>
-    <t>https://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2018/19/requerimento_n._078.2018_-_ver._carla_lopes._cons_Kiv9xCD.doc</t>
+    <t>http://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2018/19/requerimento_n._078.2018_-_ver._carla_lopes._cons_Kiv9xCD.doc</t>
   </si>
   <si>
     <t>Solicita a construção de um banheiro público central, nas proximidades das quadras de esportes de Dom Marcolino, Nova Vida e Novo Horizonte, para atender aos moradores da área rural.</t>
   </si>
   <si>
-    <t>https://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2018/20/requerimento_n._079.2018_-_ver._jarleane._ilumina_HfvPJ1l.doc</t>
+    <t>http://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2018/20/requerimento_n._079.2018_-_ver._jarleane._ilumina_HfvPJ1l.doc</t>
   </si>
   <si>
     <t>Requer serviços de colocação de um poste e iluminação de postes na rua da Paz, situada no Conjunto São Luiz – Maracajaú.</t>
   </si>
   <si>
-    <t>https://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2018/28/requerimento_080.2018_-_pre._regime_de_urgencia.pdf</t>
+    <t>http://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2018/28/requerimento_080.2018_-_pre._regime_de_urgencia.pdf</t>
   </si>
   <si>
     <t>Ofício 277/2018, de 13 de agosto de 2018, Requer caráter de Urgência dos Projetos de Leis nº 018/2018, 019/2018 e 020/2018 (projetos de créditos orçamentários especiais)</t>
   </si>
   <si>
-    <t>https://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2018/29/requerimento_n._081.2018_-_ver._carla_lopes._aber_94cJLHd.doc</t>
+    <t>http://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2018/29/requerimento_n._081.2018_-_ver._carla_lopes._aber_94cJLHd.doc</t>
   </si>
   <si>
     <t>Requer a abertura e funcionamento do Posto Policial de Maracajaú.</t>
   </si>
   <si>
-    <t>https://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2018/30/requerimento_n._082.2018_-_ver._jarleane._calcame_gCgeMR0.doc</t>
+    <t>http://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2018/30/requerimento_n._082.2018_-_ver._jarleane._calcame_gCgeMR0.doc</t>
   </si>
   <si>
     <t>Requerendo serviços de construção e pavimentação do trecho que liga Tábua a Dom Marcolino (RN 263), região agrícola de Maxaranguape.</t>
   </si>
   <si>
-    <t>https://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2018/31/requerimento_n._083.2018_-_ver._jarleane._constru_Qjvj6np.doc</t>
+    <t>http://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2018/31/requerimento_n._083.2018_-_ver._jarleane._constru_Qjvj6np.doc</t>
   </si>
   <si>
     <t>Requerendo a construção de uma caixa dágua na comunidade de Santa Ana.</t>
   </si>
   <si>
-    <t>https://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2018/32/requerimento_n._084.2018_-_ver._jarleane._realiza_vNe6TTj.doc</t>
+    <t>http://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2018/32/requerimento_n._084.2018_-_ver._jarleane._realiza_vNe6TTj.doc</t>
   </si>
   <si>
     <t>Requer a realização de uma solenidade alusiva ao Dia do Soldado, comemorado no último dia 25 de agosto de 2018.</t>
   </si>
   <si>
-    <t>https://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2018/37/requerimento_n._085.2018_-_ver._nequinho._melhora_XOZxeWa.doc</t>
+    <t>http://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2018/37/requerimento_n._085.2018_-_ver._nequinho._melhora_XOZxeWa.doc</t>
   </si>
   <si>
     <t>Requerendo serviços de melhoramento da estrada de acesso ao Paú de Dom Marcolino.</t>
   </si>
   <si>
-    <t>https://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2018/38/requerimento_n._086.2018_-_ver._nequinho._melhora_2Ky8now.doc</t>
+    <t>http://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2018/38/requerimento_n._086.2018_-_ver._nequinho._melhora_2Ky8now.doc</t>
   </si>
   <si>
     <t>Requerendo serviços de melhoramento da estrada, aterro e construção de uma ponte sobre o Rio Maxaranguape para acesso aos Assentamentos Rosário e Canudos.</t>
   </si>
   <si>
     <t>Requer através da mensagem nº 021.2018, de 04 de setembro de 2018, urgência na apreciação do Projeto de Lei que Dispõe sobre as Diretrizes Orçamentárias para elaboração e execução do Orçamento Geral do Município para o exercício de 2019, e dá outras providências. (PL 025.2018)</t>
   </si>
   <si>
-    <t>https://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2018/42/requerimento_n._088.2018_-_ver._cadinho._construc_ASHECxC.doc</t>
+    <t>http://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2018/42/requerimento_n._088.2018_-_ver._cadinho._construc_ASHECxC.doc</t>
   </si>
   <si>
     <t>Requerendo a construção de uma piscina pública na sede do município.</t>
   </si>
   <si>
-    <t>https://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2018/47/requerimento_n._089.2018_-_ver._evanio_-_quadra_d_jZbGk0b.doc</t>
+    <t>http://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2018/47/requerimento_n._089.2018_-_ver._evanio_-_quadra_d_jZbGk0b.doc</t>
   </si>
   <si>
     <t>Requerendo a construção de uma quadra poliesportiva no Conjunto Pantanal, na sede do município.</t>
   </si>
   <si>
-    <t>https://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2018/48/requerimento_n._090.2018_-_ver._evanio_-_quadra_d_vnPyD3z.doc</t>
+    <t>http://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2018/48/requerimento_n._090.2018_-_ver._evanio_-_quadra_d_vnPyD3z.doc</t>
   </si>
   <si>
     <t>Requerendo a construção de uma quadra poliesportiva na Comunidade da Praia de Caraúbas.</t>
   </si>
   <si>
-    <t>https://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2018/49/requerimento_n._091.2018_-_ver._jarleane._calcame_uQBru0Z.doc</t>
+    <t>http://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2018/49/requerimento_n._091.2018_-_ver._jarleane._calcame_uQBru0Z.doc</t>
   </si>
   <si>
     <t>Solicitando o calçamento da Rua Ponta dos Anéis, no Distrito de Maracajaú.</t>
   </si>
   <si>
-    <t>https://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2018/50/requerimento_n._092.2018_-_ver._jarleane._distrib_f6ot1GM.doc</t>
+    <t>http://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2018/50/requerimento_n._092.2018_-_ver._jarleane._distrib_f6ot1GM.doc</t>
   </si>
   <si>
     <t>Requerendo serviços de distribuição de água encanada para os moradores da Rua Ponta dos Anéis, em Maracajaú.</t>
   </si>
   <si>
-    <t>https://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2018/51/requerimento_n._093.2018_-_ver._jarleane._servico_dNglP3Q.doc</t>
+    <t>http://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2018/51/requerimento_n._093.2018_-_ver._jarleane._servico_dNglP3Q.doc</t>
   </si>
   <si>
     <t>Requerendo serviços de fisioterapia no Assentamento Novo Horizonte II.</t>
   </si>
   <si>
-    <t>https://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2018/52/requerimento_n._094.2018_-_ver._jarleane._constru_DEvfxN7.doc</t>
+    <t>http://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2018/52/requerimento_n._094.2018_-_ver._jarleane._constru_DEvfxN7.doc</t>
   </si>
   <si>
     <t>Requerendo a construção de uma praça com academia ao ar livre para a população do Assentamento Novo Horizonte II.</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2018/53/requerimento_n._095.2018_-_ver._jarleane._reparo__ONcvk7E.doc</t>
+    <t>http://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2018/53/requerimento_n._095.2018_-_ver._jarleane._reparo__ONcvk7E.doc</t>
   </si>
   <si>
     <t>Requerendo serviços de reparo no teto do Ginásio Poliesportivo de Maxaranguape.</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2018/58/requerimento_n._096.2018_-_ver._jarleane._cobertu_YDpoYZO.doc</t>
+    <t>http://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2018/58/requerimento_n._096.2018_-_ver._jarleane._cobertu_YDpoYZO.doc</t>
   </si>
   <si>
     <t>Requerendo serviços de cobertura de uma vala localizada na entrada de Maracajaú.</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2018/59/requerimento_n._097.2018_-_ver._jarleane._caixa_d_sWyelrt.doc</t>
+    <t>http://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2018/59/requerimento_n._097.2018_-_ver._jarleane._caixa_d_sWyelrt.doc</t>
   </si>
   <si>
     <t>Requerendo a instalação (construção) de uma caixa dágua na estrutura disponível na Comunidade de Carnaubinha.</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2018/60/requerimento_n._098.2018_-_ver._jarleane._solicit_VZkR30O.doc</t>
+    <t>http://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2018/60/requerimento_n._098.2018_-_ver._jarleane._solicit_VZkR30O.doc</t>
   </si>
   <si>
     <t>Requerendo a aquisição de 04 equipamentos de RX Odontológico para as UBS do Centro, Caraúbas, Maracajaú e Dom Marcolino.</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2018/61/requerimento_n._099.2018_-_ver.carla_lopes._poste_GfoIdhM.doc</t>
+    <t>http://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2018/61/requerimento_n._099.2018_-_ver.carla_lopes._poste_GfoIdhM.doc</t>
   </si>
   <si>
     <t>Solicitando a instalação de postes de iluminação pública na Rua da Barreira (próximo às falésias), na Praia de Caraúbas.</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2018/62/requerimento_n._100.2018_-_ver._jarleane._servico_GABMJSq.doc</t>
+    <t>http://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2018/62/requerimento_n._100.2018_-_ver._jarleane._servico_GABMJSq.doc</t>
   </si>
   <si>
     <t>Requerendo ao DEMUTRAN a realização ações de educativas para condutores e proprietários de quadriciclos nas orlas de Maxaranguape, Caraúbas e Maracajaú.</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2018/63/requerimento_n._101.2018_-_ver._jarleane._sinaliz_Zswcl3C.doc</t>
+    <t>http://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2018/63/requerimento_n._101.2018_-_ver._jarleane._sinaliz_Zswcl3C.doc</t>
   </si>
   <si>
     <t>Requerendo ao DEMUTRAN a sinalização para tráfego de quadriciclos nas orlas de Maxaranguape, Caraúbas e Maracajaú.</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2018/64/requerimento_n._102.2018_-_ver._crizaldo_-_conclu_8CWwizZ.doc</t>
+    <t>http://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2018/64/requerimento_n._102.2018_-_ver._crizaldo_-_conclu_8CWwizZ.doc</t>
   </si>
   <si>
     <t>Requerendo a conclusão dos serviços de drenagem e limpeza do terreno entre os quiosques e as margens do Rio Maxaranguape.</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2018/65/requerimento_n._103.2018_-_ver._crizaldo_-_organi_tIHeGR3.doc</t>
+    <t>http://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2018/65/requerimento_n._103.2018_-_ver._crizaldo_-_organi_tIHeGR3.doc</t>
   </si>
   <si>
     <t>Requerendo ao órgão competente a realização de ações de organização e disciplinamento / orientação do uso do Rio Maxaranguape pelas embarcações como medida de proteção para os banhistas.</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
     <t>Requerendo serviços de reparos urgente na caixa dágua da Comunidade de Caraúbas.</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
     <t>Requerendo serviços de troca de lâmpadas (iluminação) nos postes localizados após o calçamento da Rua Cumoa, Comunidade de Caraúbas.</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
     <t>Requerendo viabilização de estudos para criação de uma cooperativa ou fábrica de beneficiamento de frutas e produção agrícola da região rural deste município.</t>
   </si>
   <si>
     <t>110</t>
   </si>
@@ -1364,68 +1364,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2018/5/mocao_001_2018.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2018/6/mocao_n._002.2018.doc" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2018/7/mocao_n._003.2018.doc" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2018/18/mocao_n._004.2018_-_mocao_de_pesar.doc" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2018/25/parecer_n._008.2018_cfceo_-_projeto_de_lei_no_018.2018.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2018/26/parecer_n._009.2018_cfceo_-_projeto_de_lei_no_019.2018.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2018/27/parecer_n._010.2018_cfceo_-_projeto_de_lei_no_020.2018.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2018/21/parecer_n._017.2018_ccrj_-_projeto_de_lei_no_018.2018.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2018/22/parecer_n._018.2018_ccrj_-_projeto_de_lei_no_019.2018.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2018/23/parecer_n._019.2018_ccrj_-_projeto_de_lei_no_020.2018.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2018/24/parecer_n._020.2018_ccrj_-_projeto_de_lei_no_021.2018.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2018/36/pareceres_do_projeto_de_lei_022.2018_-_titulo_de__eb1rgps.doc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2018/43/pareceres_do_projeto_de_lei_023.2018_-_denominaca_HGAyNea.doc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2018/44/pareceres_do_projeto_de_lei_024.2018_-_concede_ti_iVnrr23.doc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2018/45/parecere_024.2018_-_projeto_de_lei_025.2018_-_ldo_2019.doc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2018/46/parecere_025.2018_-_projeto_de_lei_025.2018_-_ldo_2019.doc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2018/54/parecer_026.2018-_ccrj_ao_projeto_de_resolucao_00_xD3tRfl.doc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2018/56/parecer_n._027.2018_-_emanda_do_projeto_de_lei_02_WDebT3J.doc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2018/57/parecer_n._028.2018_-_emenda_ao_projeto_de_lei_02_VHF72FF.doc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2018/69/parecer_029_2018_projeto_de_lei_027.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2018/70/parecer_030_2018_projeto_de_lei_028.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2018/71/parecer_031_2018_projeto_de_lei_029.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2018/72/parecer_032_2018_projeto_de_lei_030.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2018/73/parecer_033_2018_projeto_de_lei_031.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2018/74/parecer_034_2018_projeto_de_lei_032.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2018/75/parecer_035_2018_projeto_de_lei_033.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2018/76/parecer_036_2018_projeto_de_lei_034.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2018/77/parecer_037_2018_projeto_de_lei_035.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2018/78/parecer_038_2018_projeto_de_lei_036.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2018/79/parecer_039_2018_projeto_de_lei_037.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2018/80/parecer_040_2018_projeto_de_lei_038.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2018/81/parecer_041_2018_projeto_de_lei_039.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2018/82/parecer_042_2018_projeto_de_lei_040.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2018/83/parecer_n._043.2018_-_projeto_de_lei_041.2018.doc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2018/84/parecer_n._044.2018_-_projeto_de_lei_042.2018.doc" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2018/85/parecer_n._045.2018_-_projeto_de_lei_042.2018.doc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2018/86/parecer_n._046.2018_-_projeto_de_lei_043.2018.doc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2018/87/parecer_n._047.2018_-_projeto_de_lei_043.2018.doc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2018/88/parecer_n._048.2018_-_projeto_de_lei_044.2018.doc" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2018/89/parecer_n._049.2018_-_projeto_de_lei_041.2018.doc" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.maxaranguape.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2018/91/parecer_n._051.2018_-_emendas_do_pl_042.2018.doc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2018/92/parecer_n._052.2018_-_emendas_do_pl_042.2018.doc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2018/55/emenda_pl_025.2018_-_ldo.doc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2018/10/projeto_de_lei_no_019.2018.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2018/11/projeto_de_lei_no_020.2018.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2018/12/projeto_de_lei_n._021.2018_-_transmissao_de_proce_lwcWyRS.doc" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2018/33/projeto_de_lei_n._022.2018_-_concede_titulo_de_ci_WoRvic0.doc" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2018/34/projeto_de_lei_n._023.2018_-_da_denominacao_de_vi_ZSc7ojV.doc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2018/35/projeto_de_lei_n._024.2018_-_concede_titulo_de_ci_3NOaY2V.doc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2018/39/projeto_de_lei_25-2018.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2018/66/projeto_de_lei_n._026.2018_-_criacao_da_defesa_civil.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2018/67/projeto_de_lei_n._027.2018_-_programa_de_recupera_CIM2NvA.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2018/68/projeto_de_lei_n._028.2018_-_concede_titulo_de_ci_3dCwmdR.doc" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.maxaranguape.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.maxaranguape.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.maxaranguape.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.maxaranguape.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.maxaranguape.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.maxaranguape.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.maxaranguape.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.maxaranguape.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.maxaranguape.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.maxaranguape.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.maxaranguape.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.maxaranguape.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.maxaranguape.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.maxaranguape.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.maxaranguape.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.maxaranguape.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2018/41/projeto_de_resolucao_n._002.2018_-_titulo_educado_YtV2fMo.doc" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2018/8/requerimento_n._072.2018_-_ver._jarleane_-_entulho_JxEuBn9.doc" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2018/14/requerimento_n._073.2018_-_ver._daya._audiencia_publica.doc" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2018/15/requerimento_n._074.2018_-_ver._robson._iluminaca_TuQLKRX.doc" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2018/16/requerimento_n._075.2018_-_ver._robson._iluminaca_qfKlPV7.doc" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2018/17/requerimento_n._076.2018_-_ver._jarleane._ilumina_hPM5Rh9.doc" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2018/13/requerimento_n._077.2018_-_ver._jarleane._informa_lkhmwJt.doc" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2018/19/requerimento_n._078.2018_-_ver._carla_lopes._cons_Kiv9xCD.doc" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2018/20/requerimento_n._079.2018_-_ver._jarleane._ilumina_HfvPJ1l.doc" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2018/28/requerimento_080.2018_-_pre._regime_de_urgencia.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2018/29/requerimento_n._081.2018_-_ver._carla_lopes._aber_94cJLHd.doc" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2018/30/requerimento_n._082.2018_-_ver._jarleane._calcame_gCgeMR0.doc" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2018/31/requerimento_n._083.2018_-_ver._jarleane._constru_Qjvj6np.doc" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2018/32/requerimento_n._084.2018_-_ver._jarleane._realiza_vNe6TTj.doc" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2018/37/requerimento_n._085.2018_-_ver._nequinho._melhora_XOZxeWa.doc" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2018/38/requerimento_n._086.2018_-_ver._nequinho._melhora_2Ky8now.doc" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.maxaranguape.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2018/42/requerimento_n._088.2018_-_ver._cadinho._construc_ASHECxC.doc" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2018/47/requerimento_n._089.2018_-_ver._evanio_-_quadra_d_jZbGk0b.doc" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2018/48/requerimento_n._090.2018_-_ver._evanio_-_quadra_d_vnPyD3z.doc" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2018/49/requerimento_n._091.2018_-_ver._jarleane._calcame_uQBru0Z.doc" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2018/50/requerimento_n._092.2018_-_ver._jarleane._distrib_f6ot1GM.doc" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2018/51/requerimento_n._093.2018_-_ver._jarleane._servico_dNglP3Q.doc" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2018/52/requerimento_n._094.2018_-_ver._jarleane._constru_DEvfxN7.doc" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2018/53/requerimento_n._095.2018_-_ver._jarleane._reparo__ONcvk7E.doc" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2018/58/requerimento_n._096.2018_-_ver._jarleane._cobertu_YDpoYZO.doc" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2018/59/requerimento_n._097.2018_-_ver._jarleane._caixa_d_sWyelrt.doc" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2018/60/requerimento_n._098.2018_-_ver._jarleane._solicit_VZkR30O.doc" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2018/61/requerimento_n._099.2018_-_ver.carla_lopes._poste_GfoIdhM.doc" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2018/62/requerimento_n._100.2018_-_ver._jarleane._servico_GABMJSq.doc" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2018/63/requerimento_n._101.2018_-_ver._jarleane._sinaliz_Zswcl3C.doc" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2018/64/requerimento_n._102.2018_-_ver._crizaldo_-_conclu_8CWwizZ.doc" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2018/65/requerimento_n._103.2018_-_ver._crizaldo_-_organi_tIHeGR3.doc" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.maxaranguape.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.maxaranguape.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.maxaranguape.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.maxaranguape.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.maxaranguape.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.maxaranguape.rn.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2018/5/mocao_001_2018.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2018/6/mocao_n._002.2018.doc" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2018/7/mocao_n._003.2018.doc" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2018/18/mocao_n._004.2018_-_mocao_de_pesar.doc" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2018/25/parecer_n._008.2018_cfceo_-_projeto_de_lei_no_018.2018.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2018/26/parecer_n._009.2018_cfceo_-_projeto_de_lei_no_019.2018.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2018/27/parecer_n._010.2018_cfceo_-_projeto_de_lei_no_020.2018.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2018/21/parecer_n._017.2018_ccrj_-_projeto_de_lei_no_018.2018.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2018/22/parecer_n._018.2018_ccrj_-_projeto_de_lei_no_019.2018.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2018/23/parecer_n._019.2018_ccrj_-_projeto_de_lei_no_020.2018.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2018/24/parecer_n._020.2018_ccrj_-_projeto_de_lei_no_021.2018.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2018/36/pareceres_do_projeto_de_lei_022.2018_-_titulo_de__eb1rgps.doc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2018/43/pareceres_do_projeto_de_lei_023.2018_-_denominaca_HGAyNea.doc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2018/44/pareceres_do_projeto_de_lei_024.2018_-_concede_ti_iVnrr23.doc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2018/45/parecere_024.2018_-_projeto_de_lei_025.2018_-_ldo_2019.doc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2018/46/parecere_025.2018_-_projeto_de_lei_025.2018_-_ldo_2019.doc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2018/54/parecer_026.2018-_ccrj_ao_projeto_de_resolucao_00_xD3tRfl.doc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2018/56/parecer_n._027.2018_-_emanda_do_projeto_de_lei_02_WDebT3J.doc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2018/57/parecer_n._028.2018_-_emenda_ao_projeto_de_lei_02_VHF72FF.doc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2018/69/parecer_029_2018_projeto_de_lei_027.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2018/70/parecer_030_2018_projeto_de_lei_028.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2018/71/parecer_031_2018_projeto_de_lei_029.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2018/72/parecer_032_2018_projeto_de_lei_030.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2018/73/parecer_033_2018_projeto_de_lei_031.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2018/74/parecer_034_2018_projeto_de_lei_032.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2018/75/parecer_035_2018_projeto_de_lei_033.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2018/76/parecer_036_2018_projeto_de_lei_034.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2018/77/parecer_037_2018_projeto_de_lei_035.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2018/78/parecer_038_2018_projeto_de_lei_036.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2018/79/parecer_039_2018_projeto_de_lei_037.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2018/80/parecer_040_2018_projeto_de_lei_038.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2018/81/parecer_041_2018_projeto_de_lei_039.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2018/82/parecer_042_2018_projeto_de_lei_040.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2018/83/parecer_n._043.2018_-_projeto_de_lei_041.2018.doc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2018/84/parecer_n._044.2018_-_projeto_de_lei_042.2018.doc" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2018/85/parecer_n._045.2018_-_projeto_de_lei_042.2018.doc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2018/86/parecer_n._046.2018_-_projeto_de_lei_043.2018.doc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2018/87/parecer_n._047.2018_-_projeto_de_lei_043.2018.doc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2018/88/parecer_n._048.2018_-_projeto_de_lei_044.2018.doc" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2018/89/parecer_n._049.2018_-_projeto_de_lei_041.2018.doc" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maxaranguape.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2018/91/parecer_n._051.2018_-_emendas_do_pl_042.2018.doc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2018/92/parecer_n._052.2018_-_emendas_do_pl_042.2018.doc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2018/55/emenda_pl_025.2018_-_ldo.doc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2018/10/projeto_de_lei_no_019.2018.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2018/11/projeto_de_lei_no_020.2018.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2018/12/projeto_de_lei_n._021.2018_-_transmissao_de_proce_lwcWyRS.doc" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2018/33/projeto_de_lei_n._022.2018_-_concede_titulo_de_ci_WoRvic0.doc" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2018/34/projeto_de_lei_n._023.2018_-_da_denominacao_de_vi_ZSc7ojV.doc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2018/35/projeto_de_lei_n._024.2018_-_concede_titulo_de_ci_3NOaY2V.doc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2018/39/projeto_de_lei_25-2018.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2018/66/projeto_de_lei_n._026.2018_-_criacao_da_defesa_civil.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2018/67/projeto_de_lei_n._027.2018_-_programa_de_recupera_CIM2NvA.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2018/68/projeto_de_lei_n._028.2018_-_concede_titulo_de_ci_3dCwmdR.doc" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maxaranguape.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maxaranguape.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maxaranguape.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maxaranguape.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maxaranguape.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maxaranguape.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maxaranguape.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maxaranguape.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maxaranguape.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maxaranguape.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maxaranguape.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maxaranguape.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maxaranguape.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maxaranguape.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maxaranguape.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maxaranguape.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2018/41/projeto_de_resolucao_n._002.2018_-_titulo_educado_YtV2fMo.doc" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2018/8/requerimento_n._072.2018_-_ver._jarleane_-_entulho_JxEuBn9.doc" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2018/14/requerimento_n._073.2018_-_ver._daya._audiencia_publica.doc" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2018/15/requerimento_n._074.2018_-_ver._robson._iluminaca_TuQLKRX.doc" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2018/16/requerimento_n._075.2018_-_ver._robson._iluminaca_qfKlPV7.doc" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2018/17/requerimento_n._076.2018_-_ver._jarleane._ilumina_hPM5Rh9.doc" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2018/13/requerimento_n._077.2018_-_ver._jarleane._informa_lkhmwJt.doc" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2018/19/requerimento_n._078.2018_-_ver._carla_lopes._cons_Kiv9xCD.doc" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2018/20/requerimento_n._079.2018_-_ver._jarleane._ilumina_HfvPJ1l.doc" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2018/28/requerimento_080.2018_-_pre._regime_de_urgencia.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2018/29/requerimento_n._081.2018_-_ver._carla_lopes._aber_94cJLHd.doc" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2018/30/requerimento_n._082.2018_-_ver._jarleane._calcame_gCgeMR0.doc" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2018/31/requerimento_n._083.2018_-_ver._jarleane._constru_Qjvj6np.doc" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2018/32/requerimento_n._084.2018_-_ver._jarleane._realiza_vNe6TTj.doc" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2018/37/requerimento_n._085.2018_-_ver._nequinho._melhora_XOZxeWa.doc" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2018/38/requerimento_n._086.2018_-_ver._nequinho._melhora_2Ky8now.doc" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maxaranguape.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2018/42/requerimento_n._088.2018_-_ver._cadinho._construc_ASHECxC.doc" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2018/47/requerimento_n._089.2018_-_ver._evanio_-_quadra_d_jZbGk0b.doc" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2018/48/requerimento_n._090.2018_-_ver._evanio_-_quadra_d_vnPyD3z.doc" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2018/49/requerimento_n._091.2018_-_ver._jarleane._calcame_uQBru0Z.doc" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2018/50/requerimento_n._092.2018_-_ver._jarleane._distrib_f6ot1GM.doc" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2018/51/requerimento_n._093.2018_-_ver._jarleane._servico_dNglP3Q.doc" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2018/52/requerimento_n._094.2018_-_ver._jarleane._constru_DEvfxN7.doc" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2018/53/requerimento_n._095.2018_-_ver._jarleane._reparo__ONcvk7E.doc" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2018/58/requerimento_n._096.2018_-_ver._jarleane._cobertu_YDpoYZO.doc" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2018/59/requerimento_n._097.2018_-_ver._jarleane._caixa_d_sWyelrt.doc" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2018/60/requerimento_n._098.2018_-_ver._jarleane._solicit_VZkR30O.doc" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2018/61/requerimento_n._099.2018_-_ver.carla_lopes._poste_GfoIdhM.doc" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2018/62/requerimento_n._100.2018_-_ver._jarleane._servico_GABMJSq.doc" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2018/63/requerimento_n._101.2018_-_ver._jarleane._sinaliz_Zswcl3C.doc" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2018/64/requerimento_n._102.2018_-_ver._crizaldo_-_conclu_8CWwizZ.doc" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maxaranguape.rn.leg.br/media/sapl/public/materialegislativa/2018/65/requerimento_n._103.2018_-_ver._crizaldo_-_organi_tIHeGR3.doc" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maxaranguape.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maxaranguape.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maxaranguape.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maxaranguape.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maxaranguape.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maxaranguape.rn.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H110"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="56.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="137.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="136.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>